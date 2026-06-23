--- v0 (2025-10-03)
+++ v1 (2026-06-23)
@@ -2,69 +2,113 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09F59D11" w14:textId="762AF91C" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00000000" w:rsidP="00D475FC">
+    <w:p w14:paraId="09F59D11" w14:textId="6AEDFC29" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00000000" w:rsidP="00D475FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IGNALINOS „ŠALTINĖLIO“ MOKYKLOS UGDYTINIŲ PASKIRSTYMO Į  UGDYMO GRUPES/KLASES 2025–2026 MOKSLO METAMS PRINCIPAI</w:t>
+        <w:t>IGNALINOS „ŠALTINĖLIO“ MOKYKLOS UGDYTINIŲ PASKIRSTYMO Į  UGDYMO GRUPES/KLASES 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D475FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4B14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D475FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOKSLO METAMS PRINCIPAI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E97449B" w14:textId="77777777" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00EA2CFF" w:rsidP="00D475FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C2FC752" w14:textId="6B6647B2" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00000000" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -312,207 +356,173 @@
         <w:t>Naujai atvykusieji ugdytiniai į ugdymo grupes skirstomi pagal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314B60E8" w14:textId="16666147" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00D475FC" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">formuojant </w:t>
-[...6 lines deleted...]
-        <w:t>ugdymo grupes, į sąrašus pirmiausiai įtraukiami tais pačiais kalendoriniais metais gimę vaikai</w:t>
+        <w:t>formuojant ugdymo grupes, į sąrašus pirmiausiai įtraukiami tais pačiais kalendoriniais metais gimę vaikai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D16DC9" w14:textId="13FB2677" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00D475FC" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tėvams </w:t>
-[...6 lines deleted...]
-        <w:t>pageidaujant, broliai, seserys, giminaičiai  gali būti ugdomi toje pačioje ugdymo grupėje</w:t>
+        <w:t>tėvams pageidaujant, broliai, seserys, giminaičiai  gali būti ugdomi toje pačioje ugdymo grupėje</w:t>
       </w:r>
       <w:r w:rsidR="000F1C90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046D9921" w14:textId="73496870" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00D475FC" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">berniukai </w:t>
-[...6 lines deleted...]
-        <w:t>ir mergaitės į ugdymo grupes skirstomi proporcingai</w:t>
+        <w:t>berniukai ir mergaitės į ugdymo grupes skirstomi proporcingai</w:t>
       </w:r>
       <w:r w:rsidR="000F1C90">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5D9E01" w14:textId="302F4029" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="000F1C90" w:rsidP="00D475FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">atsižvelgiant </w:t>
-[...6 lines deleted...]
-        <w:t>į tėvų (globėjų, rūpintojų) pareikštą argumentuotą pageidavimą ir esant laisvų vietų vaiką galima įtraukti ir kito amžiaus vaikų ugdymo grupę</w:t>
+        <w:t>atsižvelgiant į tėvų (globėjų, rūpintojų) pareikštą argumentuotą pageidavimą ir esant laisvų vietų vaiką galima įtraukti ir kito amžiaus vaikų ugdymo grupę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8358B7" w14:textId="394AAD69" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="000F1C90" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00D475FC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ugdymosi poreikių turintys vaikai į ugdymo grupes paskirstomi tolygiai. </w:t>
+      <w:r w:rsidRPr="00D475FC">
+        <w:t xml:space="preserve">.5. specialiųjų ugdymosi poreikių turintys vaikai į ugdymo grupes paskirstomi tolygiai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEF41D8" w14:textId="2BCF7058" w:rsidR="00EA2CFF" w:rsidRPr="00D475FC" w:rsidRDefault="00000000" w:rsidP="00D475FC">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D475FC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iki rugpjūčio 15 d. sudarytus ugdymo grupių sąrašus </w:t>
@@ -821,106 +831,106 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA2CFF" w:rsidRPr="00D475FC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76B864AB" w14:textId="77777777" w:rsidR="00CD77CF" w:rsidRDefault="00CD77CF">
+    <w:p w14:paraId="4F9327F4" w14:textId="77777777" w:rsidR="00B729D5" w:rsidRDefault="00B729D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="276AD21D" w14:textId="77777777" w:rsidR="00CD77CF" w:rsidRDefault="00CD77CF">
+    <w:p w14:paraId="08DB8498" w14:textId="77777777" w:rsidR="00B729D5" w:rsidRDefault="00B729D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B50745" w14:textId="77777777" w:rsidR="00CD77CF" w:rsidRDefault="00CD77CF">
+    <w:p w14:paraId="0AD92FD1" w14:textId="77777777" w:rsidR="00B729D5" w:rsidRDefault="00B729D5">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CAE3722" w14:textId="77777777" w:rsidR="00CD77CF" w:rsidRDefault="00CD77CF">
+    <w:p w14:paraId="70A3927E" w14:textId="77777777" w:rsidR="00B729D5" w:rsidRDefault="00B729D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C41300"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59966858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -1187,73 +1197,79 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="118378064">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1557425002">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1062563451">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2CFF"/>
     <w:rsid w:val="000F1C90"/>
+    <w:rsid w:val="00826E76"/>
     <w:rsid w:val="00B6015B"/>
+    <w:rsid w:val="00B729D5"/>
     <w:rsid w:val="00CD77CF"/>
+    <w:rsid w:val="00CF4B14"/>
     <w:rsid w:val="00D475FC"/>
     <w:rsid w:val="00E41A15"/>
     <w:rsid w:val="00EA2CFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2083,59 +2099,58 @@
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>